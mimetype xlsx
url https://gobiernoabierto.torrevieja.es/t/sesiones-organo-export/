--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -12,163 +12,289 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>organo</t>
   </si>
   <si>
     <t>sesion</t>
   </si>
   <si>
     <t>convocatoria_pdf_id</t>
   </si>
   <si>
     <t>convocatoria_open_id</t>
   </si>
   <si>
     <t>acta_pdf_id</t>
   </si>
   <si>
     <t>acta_open_id</t>
   </si>
   <si>
     <t>acuerdos_pdf_id</t>
   </si>
   <si>
     <t>acuerdos_open_id</t>
   </si>
   <si>
     <t>videoacta_pdf_id</t>
   </si>
   <si>
     <t>videoacta_open_id</t>
   </si>
   <si>
     <t>enlance_exterior</t>
   </si>
   <si>
     <t>nota_prensa</t>
   </si>
   <si>
     <t>years</t>
   </si>
   <si>
+    <t>10-07-2026</t>
+  </si>
+  <si>
+    <t>Junta de Gobierno</t>
+  </si>
+  <si>
+    <t>Ordinaria</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1784015802DECRETO 2026-4460 [Decreto de la convocatoria de JGL ordinaria 100726.pdf</t>
+  </si>
+  <si>
+    <t>03-07-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1783337661030726 Resolución_DECRETO 2026-4285 [Decreto de la convocatoria JGL 03-07-26].pdf</t>
+  </si>
+  <si>
+    <t>26-06-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782818498DECRETO 2026-4133 [Decreto de la convocatoria JGL 260626.pdf</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>Extraordinaria y Urgente</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782818513DECRETO 2026-4181 [Decreto de la convocatoria JGL 230626 extraurg..pdf</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>Extraordinaria urgente</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782125813220626 Extraurge DECRETO 2026-4109 [Decreto de la convocatoria JGL 22-06-26 extraurge].pdf</t>
+  </si>
+  <si>
+    <t>19-06-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782125767190626 DECRETO 2026-3975 [Decreto de la convocatoria JGL 19-06-26].pdf</t>
+  </si>
+  <si>
+    <t>18-06-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782818476DECRETO 2026-4055 [Decreto de la convocatoria JGL 180626 extraurg.pdf</t>
+  </si>
+  <si>
+    <t>12-06-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1781590898120626 DCRETO 2026-3828 [Decreto de la convocatoria JGL.pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1784015891120626 ACTA.pdf</t>
+  </si>
+  <si>
+    <t>Extraordinaria y urgente</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1781590939120626 extraurge DECRETO 2026-3906 [Decreto de la convocatoria JGL.pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1784015914120626 extraurge ACTA.pdf</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1781590872110626 extraurge DECRETO 2026-3866 [Decreto de la convocatoria].pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1784015870110626 extraurge ACTA JGL.pdf</t>
+  </si>
+  <si>
+    <t>05-06-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1780906163050626 DECRETO 2026-3684 [Decreto de la convocatoria JGL 05-06-26].pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1783337661EXTRACTO ACTA JGL 050626.pdf</t>
+  </si>
+  <si>
+    <t>04-06-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1780906140040626 Extraurge DECRETO 2026-3723 [Decreto de la convocatoria JGL 04-06-26 Extraurge].pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1783337660EXTRACTO ACTA JGL  040626 extraurge.pdf</t>
+  </si>
+  <si>
+    <t>29-05-2026</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1780381952290526 extraurge DECRETO 2026-3594 [Decreto de la convocatoria JGL 29-05-26].pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782818405290526 Extraurge Acta.pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1780381985290526 DECRETO 2026-3471 [Decreto de la convocatoria].pdf</t>
+  </si>
+  <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782818422290526 ACTA JGL.pdf</t>
+  </si>
+  <si>
     <t>25-05-2026</t>
   </si>
   <si>
-    <t>Junta de Gobierno</t>
-[...4 lines deleted...]
-  <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779797477250526 extraurge DECRETO 2026-3426 [Decreto de la convocatoria JGL 25-05-26 Extraurge].pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782818388250526 Extraurge Acta.pdf</t>
+  </si>
+  <si>
     <t>22-05-2026</t>
   </si>
   <si>
-    <t>Ordinaria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779797314220526 DECRETO 2026-3219 [Decreto de la convocatoria JGL 22-05-26].pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1782125897220526 EXTRACTO ACTA JGL.pdf</t>
+  </si>
+  <si>
     <t>15-05-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779264000150526 extraurge Decreto convcatoria JGL.pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1781591005150526 Extraurge EXTRACTO ACTA JGL.pdf</t>
+  </si>
+  <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779177699150526 Decreto convocatoria JGL.pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1781590986150526 EXTRACTO ACTA JGL.pdf</t>
+  </si>
+  <si>
     <t>13-05-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779177441130526 extraurge Decreto convoc. JGL_DECRETO 2026-3028.pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1781591030EXTRACTO ACTA JGL 130526 extraurge BIS.pdf</t>
+  </si>
+  <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779177421130526 extraurge  BIS  Decreto convocatoria JGL.pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1781590960130526 extraurge EXTRACTO ACTA.pdf</t>
+  </si>
+  <si>
     <t>08-05-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1778240092080526 DECRETO 2026-2810 Decreto convocatoria  JGL.pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1780906189080526 EXTRACTO ACTA.pdf</t>
+  </si>
+  <si>
     <t>30-04-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1777897218DECRETO 2026-2527 [Decreto de la convocatoria JGL 30-04-26].pdf</t>
   </si>
   <si>
+    <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1780381898300426 EXTRACTO ACTA JGL.pdf</t>
+  </si>
+  <si>
     <t>24-04-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1777028251240426 DECRETO 2026-2335 [Decreto de la convocatoria JGL.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779797547240426 EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
     <t>22-04-2026</t>
   </si>
   <si>
-    <t>Extraordinaria y urgente</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1776870877DECRETO 2026-2359 [Decreto de la convocatoria JGL extraordinaria y urgente 22-04-26] (1).pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779797514220426 Extraurge EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
     <t>17-04-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1776775810DECRETO 2026-2188 [Decreto de la convocatoria JGL 170426.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779177137170426 EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1776775846DECRETO 2026-2270 [Decreto de la convocatoria JGL 170426 extraurg..pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1779177226170426 Extraurge EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
     <t>16-04-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1776776091DECRETO 2026-2240 [Decreto de la convocatoria JGL 16-04-26 Extraurge].pdf</t>
@@ -218,53 +344,50 @@
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1774268541DECRETO 2026-1605 [Decreto de la convocatoria JGL 20-03-26].pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1776238616200326 EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
     <t>13-03-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1773410315160326 Resolución_DECRETO 2026-1460 [Decreto de la convocatoria de JGL.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1776150096130326 EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1773224678Resolución_DECRETO 2026-1244 [Decreto de la convocatoria JGL ordinaria de 060326.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1774857235060326 EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
-    <t>Extraordinaria urgente</t>
-[...1 lines deleted...]
-  <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1773224716Resolución_DECRETO 2026-1406 [Decreto de la convocatoria JGL extraurg. 060326.pdf</t>
   </si>
   <si>
     <t>27-02-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1772534220270226 DECRETO 2026-1031 [Decreto de la convocatoria JGL.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1774268608270226 EXTRACTO ACTA JGL.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/17725342932700226 extraurge DECRETO 2026-1129 [Decreto de la convocatoria JGL].pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1774857182060326 extraurg..pdf</t>
   </si>
   <si>
     <t>24-02-2026</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1772015686DECRETO 2026-1028 [Decreto de la convocatoria JGL 240226 extraurg.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1774268571240226 extraurg. EXTRACTO ACTA JGL.pdf</t>
@@ -765,53 +888,50 @@
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1755870999DECRETO 2025-6085 [Decreto de la convocatoria] JGL 14-08-25.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1757406097EXTRACTO ACTA JGL 140825.pdf</t>
   </si>
   <si>
     <t>11-08-2025</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1754980472DECRETO 2025-6089 [Decreto de la convocatoria] JGL 11-08-25 Extraordinaria y urgente.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1757406074EXTRACTO ACTA JGL extraurge 110825.pdf</t>
   </si>
   <si>
     <t>08-08-2025</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1754912760DECRETO 2025-5946 [Decreto de la convocatoria] JGL 08-08-25.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1756794577EXTRACTO ACTA JGL 080825.pdf</t>
   </si>
   <si>
     <t>04-08-2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Extraordinaria y Urgente</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1754396566DECRETO 2025-5938 [Decreto de la convocatoria] JGL 04-08-25 Extraurge.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1756794576EXTRACTO ACTA JGL 040825 Extraurge.pdf</t>
   </si>
   <si>
     <t>01-08-2025</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1754301476DECRETO 2025-5783 [Decreto de la convocatoria] JGL 01-08-25.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1756119441EXTRACTO ACTA JGL 010825.pdf</t>
   </si>
   <si>
     <t>30-07-2025</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1753945956DECRETO 2025-5826 [Decreto de la convocatoria] JGL 30-07-25 extraurge.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.torrevieja.es/storage/uploads/1755871048EXTRACTO ACTA JGL 300725 extraurge.pdf</t>
   </si>
@@ -2385,51 +2505,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z232"/>
+  <dimension ref="A1:Z246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="185" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="149" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
@@ -2470,5313 +2590,5638 @@
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>7453</v>
+        <v>7610</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="O2">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>7452</v>
+        <v>7598</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="O3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>7437</v>
+        <v>7588</v>
       </c>
       <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="O4">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>7438</v>
+        <v>7589</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O5">
         <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>7439</v>
+        <v>7531</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="O6">
         <v>2026</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>7440</v>
+        <v>7530</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="O7">
         <v>2026</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>7419</v>
+        <v>7587</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O8">
         <v>2026</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>7407</v>
+        <v>7511</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>34</v>
+      </c>
+      <c r="G9" t="s">
+        <v>35</v>
       </c>
       <c r="O9">
         <v>2026</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>7384</v>
+        <v>7512</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O10">
         <v>2026</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>7379</v>
+        <v>7510</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O11">
         <v>2026</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>7349</v>
+        <v>7488</v>
       </c>
       <c r="B12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O12">
         <v>2026</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>7350</v>
+        <v>7487</v>
       </c>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O13">
         <v>2026</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
-        <v>7351</v>
+        <v>7468</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O14">
         <v>2026</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1">
-        <v>7302</v>
+        <v>7469</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O15">
         <v>2026</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1">
-        <v>7299</v>
+        <v>7453</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O16">
         <v>2026</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1">
-        <v>7230</v>
+        <v>7452</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O17">
         <v>2026</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1">
-        <v>7170</v>
+        <v>7437</v>
       </c>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O18">
         <v>2026</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1">
-        <v>7109</v>
+        <v>7438</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G19" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O19">
         <v>2026</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1">
-        <v>7061</v>
+        <v>7439</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O20">
         <v>2026</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1">
-        <v>7053</v>
+        <v>7440</v>
       </c>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O21">
         <v>2026</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1">
-        <v>7054</v>
+        <v>7419</v>
       </c>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>69</v>
+        <v>70</v>
+      </c>
+      <c r="G22" t="s">
+        <v>71</v>
       </c>
       <c r="O22">
         <v>2026</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1">
-        <v>7026</v>
+        <v>7407</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O23">
         <v>2026</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1">
-        <v>7027</v>
+        <v>7384</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G24" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O24">
         <v>2026</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1">
-        <v>7010</v>
+        <v>7379</v>
       </c>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G25" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O25">
         <v>2026</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1">
-        <v>7003</v>
+        <v>7349</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G26" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O26">
         <v>2026</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1">
-        <v>7004</v>
+        <v>7350</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G27" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O27">
         <v>2026</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1">
-        <v>6987</v>
+        <v>7351</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G28" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O28">
         <v>2026</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1">
-        <v>6986</v>
+        <v>7302</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G29" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O29">
         <v>2026</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1">
-        <v>6969</v>
+        <v>7299</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O30">
         <v>2026</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1">
-        <v>6952</v>
+        <v>7230</v>
       </c>
       <c r="B31" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E31" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G31" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O31">
         <v>2026</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1">
-        <v>6953</v>
+        <v>7170</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G32" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O32">
         <v>2026</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1">
-        <v>6940</v>
+        <v>7109</v>
       </c>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G33" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O33">
         <v>2026</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1">
-        <v>6912</v>
+        <v>7061</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G34" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="O34">
         <v>2026</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1">
-        <v>6911</v>
+        <v>7053</v>
       </c>
       <c r="B35" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G35" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="O35">
         <v>2026</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1">
-        <v>6896</v>
+        <v>7054</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O36">
         <v>2026</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1">
-        <v>6897</v>
+        <v>7026</v>
       </c>
       <c r="B37" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G37" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="O37">
         <v>2026</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1">
-        <v>6895</v>
+        <v>7027</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G38" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O38">
         <v>2026</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1">
-        <v>6841</v>
+        <v>7010</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="O39">
         <v>2026</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1">
-        <v>6795</v>
+        <v>7003</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G40" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="O40">
         <v>2026</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1">
-        <v>6794</v>
+        <v>7004</v>
       </c>
       <c r="B41" t="s">
         <v>119</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G41" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O41">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1">
-        <v>6792</v>
+        <v>6987</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G42" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O42">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1">
-        <v>6793</v>
+        <v>6986</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G43" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="O43">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1">
-        <v>6791</v>
+        <v>6969</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G44" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="O44">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1">
-        <v>6774</v>
+        <v>6952</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G45" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="O45">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1">
-        <v>6775</v>
+        <v>6953</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G46" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="O46">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1">
-        <v>6747</v>
+        <v>6940</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G47" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="O47">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1">
-        <v>6746</v>
+        <v>6912</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G48" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="O48">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1">
-        <v>6734</v>
+        <v>6911</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G49" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="O49">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1">
-        <v>6733</v>
+        <v>6896</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G50" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="O50">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1">
-        <v>6698</v>
+        <v>6897</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O51">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1">
-        <v>6700</v>
+        <v>6895</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G52" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="O52">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1">
-        <v>6697</v>
+        <v>6841</v>
       </c>
       <c r="B53" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G53" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="O53">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1">
-        <v>6650</v>
+        <v>6795</v>
       </c>
       <c r="B54" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G54" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="O54">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1">
-        <v>6648</v>
+        <v>6794</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G55" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="O55">
         <v>2025</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1">
-        <v>6649</v>
+        <v>6792</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G56" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="O56">
         <v>2025</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1">
-        <v>6635</v>
+        <v>6793</v>
       </c>
       <c r="B57" t="s">
         <v>163</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G57" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="O57">
         <v>2025</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1">
-        <v>6735</v>
+        <v>6791</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>36</v>
+        <v>27</v>
+      </c>
+      <c r="E58" t="s">
+        <v>169</v>
       </c>
       <c r="G58" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="O58">
         <v>2025</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1">
-        <v>6634</v>
+        <v>6774</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="G59" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="O59">
         <v>2025</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1">
-        <v>6598</v>
+        <v>6775</v>
       </c>
       <c r="B60" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G60" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="O60">
         <v>2025</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1">
-        <v>6595</v>
+        <v>6747</v>
       </c>
       <c r="B61" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C61" t="s">
         <v>16</v>
       </c>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G61" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="O61">
         <v>2025</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1">
-        <v>6583</v>
+        <v>6746</v>
       </c>
       <c r="B62" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C62" t="s">
         <v>16</v>
       </c>
       <c r="D62" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E62" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G62" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="O62">
         <v>2025</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1">
-        <v>6594</v>
+        <v>6734</v>
       </c>
       <c r="B63" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G63" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="O63">
         <v>2025</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1">
-        <v>6553</v>
+        <v>6733</v>
       </c>
       <c r="B64" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G64" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="O64">
         <v>2025</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1">
-        <v>6541</v>
+        <v>6698</v>
       </c>
       <c r="B65" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G65" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="O65">
         <v>2025</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1">
-        <v>6539</v>
+        <v>6700</v>
       </c>
       <c r="B66" t="s">
         <v>188</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E66" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G66" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="O66">
         <v>2025</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1">
-        <v>6540</v>
+        <v>6697</v>
       </c>
       <c r="B67" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C67" t="s">
         <v>16</v>
       </c>
       <c r="D67" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E67" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="G67" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="O67">
         <v>2025</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1">
-        <v>6513</v>
+        <v>6650</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C68" t="s">
         <v>16</v>
       </c>
       <c r="D68" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="G68" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="O68">
         <v>2025</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1">
-        <v>6514</v>
+        <v>6648</v>
       </c>
       <c r="B69" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G69" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="O69">
         <v>2025</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1">
-        <v>6472</v>
+        <v>6649</v>
       </c>
       <c r="B70" t="s">
         <v>199</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G70" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="O70">
         <v>2025</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1">
-        <v>6465</v>
+        <v>6635</v>
       </c>
       <c r="B71" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E71" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G71" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="O71">
         <v>2025</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="1">
-        <v>6438</v>
+        <v>6735</v>
       </c>
       <c r="B72" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>36</v>
       </c>
       <c r="G72" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="O72">
         <v>2025</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1">
-        <v>6439</v>
+        <v>6634</v>
       </c>
       <c r="B73" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C73" t="s">
         <v>16</v>
       </c>
       <c r="D73" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>209</v>
       </c>
       <c r="G73" t="s">
         <v>210</v>
       </c>
       <c r="O73">
         <v>2025</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1">
-        <v>6437</v>
+        <v>6598</v>
       </c>
       <c r="B74" t="s">
         <v>211</v>
       </c>
       <c r="C74" t="s">
         <v>16</v>
       </c>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>212</v>
       </c>
       <c r="G74" t="s">
         <v>213</v>
       </c>
       <c r="O74">
         <v>2025</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="1">
-        <v>6415</v>
+        <v>6595</v>
       </c>
       <c r="B75" t="s">
         <v>214</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>215</v>
       </c>
       <c r="G75" t="s">
         <v>216</v>
       </c>
       <c r="O75">
         <v>2025</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="1">
-        <v>6414</v>
+        <v>6583</v>
       </c>
       <c r="B76" t="s">
         <v>217</v>
       </c>
       <c r="C76" t="s">
         <v>16</v>
       </c>
       <c r="D76" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>218</v>
       </c>
       <c r="G76" t="s">
         <v>219</v>
       </c>
       <c r="O76">
         <v>2025</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="1">
-        <v>6396</v>
+        <v>6594</v>
       </c>
       <c r="B77" t="s">
         <v>220</v>
       </c>
       <c r="C77" t="s">
         <v>16</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>221</v>
       </c>
       <c r="G77" t="s">
         <v>222</v>
       </c>
       <c r="O77">
         <v>2025</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="1">
-        <v>6391</v>
+        <v>6553</v>
       </c>
       <c r="B78" t="s">
         <v>223</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>224</v>
       </c>
       <c r="G78" t="s">
         <v>225</v>
       </c>
       <c r="O78">
         <v>2025</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="1">
-        <v>6390</v>
+        <v>6541</v>
       </c>
       <c r="B79" t="s">
         <v>226</v>
       </c>
       <c r="C79" t="s">
         <v>16</v>
       </c>
       <c r="D79" t="s">
         <v>36</v>
       </c>
       <c r="E79" t="s">
         <v>227</v>
       </c>
       <c r="G79" t="s">
         <v>228</v>
       </c>
       <c r="O79">
         <v>2025</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1">
-        <v>6378</v>
+        <v>6539</v>
       </c>
       <c r="B80" t="s">
         <v>229</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>230</v>
       </c>
       <c r="G80" t="s">
         <v>231</v>
       </c>
       <c r="O80">
         <v>2025</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1">
-        <v>6364</v>
+        <v>6540</v>
       </c>
       <c r="B81" t="s">
+        <v>229</v>
+      </c>
+      <c r="C81" t="s">
+        <v>16</v>
+      </c>
+      <c r="D81" t="s">
+        <v>36</v>
+      </c>
+      <c r="E81" t="s">
         <v>232</v>
       </c>
-      <c r="C81" t="s">
-[...5 lines deleted...]
-      <c r="E81" t="s">
+      <c r="G81" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="O81">
         <v>2025</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1">
-        <v>6353</v>
+        <v>6513</v>
       </c>
       <c r="B82" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" t="s">
         <v>36</v>
       </c>
       <c r="E82" t="s">
+        <v>235</v>
+      </c>
+      <c r="G82" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="O82">
         <v>2025</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1">
-        <v>6352</v>
+        <v>6514</v>
       </c>
       <c r="B83" t="s">
+        <v>237</v>
+      </c>
+      <c r="C83" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
         <v>238</v>
       </c>
-      <c r="C83" t="s">
-[...5 lines deleted...]
-      <c r="E83" t="s">
+      <c r="G83" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O83">
         <v>2025</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="1">
-        <v>6351</v>
+        <v>6472</v>
       </c>
       <c r="B84" t="s">
+        <v>240</v>
+      </c>
+      <c r="C84" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" t="s">
+        <v>36</v>
+      </c>
+      <c r="E84" t="s">
         <v>241</v>
       </c>
-      <c r="C84" t="s">
-[...5 lines deleted...]
-      <c r="E84" t="s">
+      <c r="G84" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="O84">
         <v>2025</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="1">
-        <v>6348</v>
+        <v>6465</v>
       </c>
       <c r="B85" t="s">
+        <v>243</v>
+      </c>
+      <c r="C85" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" t="s">
         <v>244</v>
       </c>
-      <c r="C85" t="s">
-[...5 lines deleted...]
-      <c r="E85" t="s">
+      <c r="G85" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="O85">
         <v>2025</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="1">
-        <v>6346</v>
+        <v>6438</v>
       </c>
       <c r="B86" t="s">
+        <v>246</v>
+      </c>
+      <c r="C86" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
         <v>247</v>
       </c>
-      <c r="C86" t="s">
-[...5 lines deleted...]
-      <c r="E86" t="s">
+      <c r="G86" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="O86">
         <v>2025</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="1">
-        <v>6338</v>
+        <v>6439</v>
       </c>
       <c r="B87" t="s">
+        <v>249</v>
+      </c>
+      <c r="C87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" t="s">
+        <v>36</v>
+      </c>
+      <c r="E87" t="s">
         <v>250</v>
       </c>
-      <c r="C87" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+      <c r="G87" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
       <c r="O87">
         <v>2025</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="1">
-        <v>6334</v>
+        <v>6437</v>
       </c>
       <c r="B88" t="s">
+        <v>252</v>
+      </c>
+      <c r="C88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>253</v>
+      </c>
+      <c r="G88" t="s">
         <v>254</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
       <c r="O88">
         <v>2025</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="1">
-        <v>6330</v>
+        <v>6415</v>
       </c>
       <c r="B89" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89" t="s">
         <v>36</v>
       </c>
       <c r="E89" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="G89" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="O89">
         <v>2025</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="1">
-        <v>6331</v>
+        <v>6414</v>
       </c>
       <c r="B90" t="s">
+        <v>258</v>
+      </c>
+      <c r="C90" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" t="s">
+        <v>36</v>
+      </c>
+      <c r="E90" t="s">
+        <v>259</v>
+      </c>
+      <c r="G90" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
       <c r="O90">
         <v>2025</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="1">
-        <v>5973</v>
+        <v>6396</v>
       </c>
       <c r="B91" t="s">
+        <v>261</v>
+      </c>
+      <c r="C91" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>262</v>
+      </c>
+      <c r="G91" t="s">
         <v>263</v>
-      </c>
-[...10 lines deleted...]
-        <v>265</v>
       </c>
       <c r="O91">
         <v>2025</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="1">
-        <v>6056</v>
+        <v>6391</v>
       </c>
       <c r="B92" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C92" t="s">
         <v>16</v>
       </c>
       <c r="D92" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
+        <v>265</v>
+      </c>
+      <c r="G92" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="O92">
         <v>2025</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="1">
-        <v>5972</v>
+        <v>6390</v>
       </c>
       <c r="B93" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C93" t="s">
         <v>16</v>
       </c>
       <c r="D93" t="s">
         <v>36</v>
       </c>
       <c r="E93" t="s">
+        <v>268</v>
+      </c>
+      <c r="G93" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="O93">
         <v>2025</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="1">
-        <v>5860</v>
+        <v>6378</v>
       </c>
       <c r="B94" t="s">
+        <v>270</v>
+      </c>
+      <c r="C94" t="s">
+        <v>16</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" t="s">
         <v>271</v>
       </c>
-      <c r="C94" t="s">
-[...5 lines deleted...]
-      <c r="E94" t="s">
+      <c r="G94" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="O94">
         <v>2025</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="1">
-        <v>5857</v>
+        <v>6364</v>
       </c>
       <c r="B95" t="s">
+        <v>273</v>
+      </c>
+      <c r="C95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" t="s">
         <v>274</v>
       </c>
-      <c r="C95" t="s">
-[...5 lines deleted...]
-      <c r="E95" t="s">
+      <c r="G95" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="O95">
         <v>2025</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" s="1">
-        <v>5835</v>
+        <v>6353</v>
       </c>
       <c r="B96" t="s">
+        <v>276</v>
+      </c>
+      <c r="C96" t="s">
+        <v>16</v>
+      </c>
+      <c r="D96" t="s">
+        <v>36</v>
+      </c>
+      <c r="E96" t="s">
         <v>277</v>
       </c>
-      <c r="C96" t="s">
-[...5 lines deleted...]
-      <c r="E96" t="s">
+      <c r="G96" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="O96">
         <v>2025</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" s="1">
-        <v>5834</v>
+        <v>6352</v>
       </c>
       <c r="B97" t="s">
+        <v>279</v>
+      </c>
+      <c r="C97" t="s">
+        <v>16</v>
+      </c>
+      <c r="D97" t="s">
+        <v>36</v>
+      </c>
+      <c r="E97" t="s">
         <v>280</v>
       </c>
-      <c r="C97" t="s">
-[...5 lines deleted...]
-      <c r="E97" t="s">
+      <c r="G97" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="O97">
         <v>2025</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" s="1">
-        <v>5826</v>
+        <v>6351</v>
       </c>
       <c r="B98" t="s">
+        <v>282</v>
+      </c>
+      <c r="C98" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" t="s">
         <v>283</v>
       </c>
-      <c r="C98" t="s">
-[...5 lines deleted...]
-      <c r="E98" t="s">
+      <c r="G98" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="O98">
         <v>2025</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" s="1">
-        <v>5816</v>
+        <v>6348</v>
       </c>
       <c r="B99" t="s">
+        <v>285</v>
+      </c>
+      <c r="C99" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" t="s">
+        <v>36</v>
+      </c>
+      <c r="E99" t="s">
         <v>286</v>
       </c>
-      <c r="C99" t="s">
-[...5 lines deleted...]
-      <c r="E99" t="s">
+      <c r="G99" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="O99">
         <v>2025</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" s="1">
-        <v>5745</v>
+        <v>6346</v>
       </c>
       <c r="B100" t="s">
+        <v>288</v>
+      </c>
+      <c r="C100" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" t="s">
         <v>289</v>
       </c>
-      <c r="C100" t="s">
-[...5 lines deleted...]
-      <c r="E100" t="s">
+      <c r="G100" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="O100">
         <v>2025</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" s="1">
-        <v>5848</v>
+        <v>6338</v>
       </c>
       <c r="B101" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C101" t="s">
         <v>16</v>
       </c>
       <c r="D101" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
         <v>292</v>
       </c>
       <c r="G101" t="s">
         <v>293</v>
       </c>
       <c r="O101">
         <v>2025</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" s="1">
-        <v>5719</v>
+        <v>6334</v>
       </c>
       <c r="B102" t="s">
         <v>294</v>
       </c>
       <c r="C102" t="s">
         <v>16</v>
       </c>
       <c r="D102" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>295</v>
       </c>
       <c r="G102" t="s">
         <v>296</v>
       </c>
       <c r="O102">
         <v>2025</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" s="1">
-        <v>5718</v>
+        <v>6330</v>
       </c>
       <c r="B103" t="s">
         <v>297</v>
       </c>
       <c r="C103" t="s">
         <v>16</v>
       </c>
       <c r="D103" t="s">
+        <v>36</v>
+      </c>
+      <c r="E103" t="s">
         <v>298</v>
       </c>
-      <c r="E103" t="s">
+      <c r="G103" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="O103">
         <v>2025</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="1">
-        <v>5689</v>
+        <v>6331</v>
       </c>
       <c r="B104" t="s">
+        <v>300</v>
+      </c>
+      <c r="C104" t="s">
+        <v>16</v>
+      </c>
+      <c r="D104" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" t="s">
         <v>301</v>
       </c>
-      <c r="C104" t="s">
-[...5 lines deleted...]
-      <c r="E104" t="s">
+      <c r="G104" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="O104">
         <v>2025</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="1">
-        <v>5677</v>
+        <v>5973</v>
       </c>
       <c r="B105" t="s">
+        <v>303</v>
+      </c>
+      <c r="C105" t="s">
+        <v>16</v>
+      </c>
+      <c r="D105" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" t="s">
         <v>304</v>
       </c>
-      <c r="C105" t="s">
-[...5 lines deleted...]
-      <c r="E105" t="s">
+      <c r="G105" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="O105">
         <v>2025</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="1">
-        <v>5669</v>
+        <v>6056</v>
       </c>
       <c r="B106" t="s">
+        <v>303</v>
+      </c>
+      <c r="C106" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" t="s">
+        <v>36</v>
+      </c>
+      <c r="E106" t="s">
+        <v>306</v>
+      </c>
+      <c r="G106" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>309</v>
       </c>
       <c r="O106">
         <v>2025</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1">
-        <v>5568</v>
+        <v>5972</v>
       </c>
       <c r="B107" t="s">
+        <v>308</v>
+      </c>
+      <c r="C107" t="s">
+        <v>16</v>
+      </c>
+      <c r="D107" t="s">
+        <v>36</v>
+      </c>
+      <c r="E107" t="s">
+        <v>309</v>
+      </c>
+      <c r="G107" t="s">
         <v>310</v>
-      </c>
-[...10 lines deleted...]
-        <v>312</v>
       </c>
       <c r="O107">
         <v>2025</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1">
-        <v>5485</v>
+        <v>5860</v>
       </c>
       <c r="B108" t="s">
+        <v>311</v>
+      </c>
+      <c r="C108" t="s">
+        <v>16</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" t="s">
+        <v>312</v>
+      </c>
+      <c r="G108" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
       <c r="O108">
         <v>2025</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="1">
-        <v>5468</v>
+        <v>5857</v>
       </c>
       <c r="B109" t="s">
+        <v>314</v>
+      </c>
+      <c r="C109" t="s">
+        <v>16</v>
+      </c>
+      <c r="D109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" t="s">
+        <v>315</v>
+      </c>
+      <c r="G109" t="s">
         <v>316</v>
-      </c>
-[...10 lines deleted...]
-        <v>318</v>
       </c>
       <c r="O109">
         <v>2025</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="1">
-        <v>5467</v>
+        <v>5835</v>
       </c>
       <c r="B110" t="s">
+        <v>317</v>
+      </c>
+      <c r="C110" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" t="s">
+        <v>24</v>
+      </c>
+      <c r="E110" t="s">
+        <v>318</v>
+      </c>
+      <c r="G110" t="s">
         <v>319</v>
-      </c>
-[...10 lines deleted...]
-        <v>322</v>
       </c>
       <c r="O110">
         <v>2025</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="1">
-        <v>5469</v>
+        <v>5834</v>
       </c>
       <c r="B111" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C111" t="s">
         <v>16</v>
       </c>
       <c r="D111" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E111" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="G111" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="O111">
         <v>2025</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="1">
-        <v>5465</v>
+        <v>5826</v>
       </c>
       <c r="B112" t="s">
+        <v>323</v>
+      </c>
+      <c r="C112" t="s">
+        <v>16</v>
+      </c>
+      <c r="D112" t="s">
+        <v>36</v>
+      </c>
+      <c r="E112" t="s">
+        <v>324</v>
+      </c>
+      <c r="G112" t="s">
         <v>325</v>
-      </c>
-[...10 lines deleted...]
-        <v>327</v>
       </c>
       <c r="O112">
         <v>2025</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1">
-        <v>5466</v>
+        <v>5816</v>
       </c>
       <c r="B113" t="s">
+        <v>326</v>
+      </c>
+      <c r="C113" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" t="s">
+        <v>327</v>
+      </c>
+      <c r="G113" t="s">
         <v>328</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
       <c r="O113">
         <v>2025</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1">
-        <v>5290</v>
+        <v>5745</v>
       </c>
       <c r="B114" t="s">
+        <v>329</v>
+      </c>
+      <c r="C114" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" t="s">
+        <v>330</v>
+      </c>
+      <c r="G114" t="s">
         <v>331</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
       <c r="O114">
         <v>2025</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1">
-        <v>5289</v>
+        <v>5848</v>
       </c>
       <c r="B115" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C115" t="s">
         <v>16</v>
       </c>
       <c r="D115" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="E115" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="G115" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="O115">
         <v>2025</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="1">
-        <v>5279</v>
+        <v>5719</v>
       </c>
       <c r="B116" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C116" t="s">
         <v>16</v>
       </c>
       <c r="D116" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="G116" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="O116">
         <v>2025</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" s="1">
-        <v>5263</v>
+        <v>5718</v>
       </c>
       <c r="B117" t="s">
+        <v>337</v>
+      </c>
+      <c r="C117" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" t="s">
+        <v>338</v>
+      </c>
+      <c r="E117" t="s">
+        <v>339</v>
+      </c>
+      <c r="G117" t="s">
         <v>340</v>
-      </c>
-[...10 lines deleted...]
-        <v>342</v>
       </c>
       <c r="O117">
         <v>2025</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1">
-        <v>5264</v>
+        <v>5689</v>
       </c>
       <c r="B118" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C118" t="s">
         <v>16</v>
       </c>
       <c r="D118" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
+        <v>342</v>
+      </c>
+      <c r="G118" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="O118">
         <v>2025</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1">
-        <v>5184</v>
+        <v>5677</v>
       </c>
       <c r="B119" t="s">
+        <v>344</v>
+      </c>
+      <c r="C119" t="s">
+        <v>16</v>
+      </c>
+      <c r="D119" t="s">
+        <v>338</v>
+      </c>
+      <c r="E119" t="s">
         <v>345</v>
       </c>
-      <c r="C119" t="s">
-[...5 lines deleted...]
-      <c r="E119" t="s">
+      <c r="G119" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="O119">
         <v>2025</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1">
-        <v>5160</v>
+        <v>5669</v>
       </c>
       <c r="B120" t="s">
+        <v>347</v>
+      </c>
+      <c r="C120" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" t="s">
         <v>348</v>
       </c>
-      <c r="C120" t="s">
-[...5 lines deleted...]
-      <c r="E120" t="s">
+      <c r="G120" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="O120">
         <v>2025</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1">
-        <v>5161</v>
+        <v>5568</v>
       </c>
       <c r="B121" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C121" t="s">
         <v>16</v>
       </c>
       <c r="D121" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E121" t="s">
         <v>351</v>
       </c>
       <c r="G121" t="s">
         <v>352</v>
       </c>
       <c r="O121">
         <v>2025</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="1">
-        <v>5104</v>
+        <v>5485</v>
       </c>
       <c r="B122" t="s">
         <v>353</v>
       </c>
       <c r="C122" t="s">
         <v>16</v>
       </c>
       <c r="D122" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>354</v>
       </c>
       <c r="G122" t="s">
         <v>355</v>
       </c>
       <c r="O122">
         <v>2025</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1">
-        <v>5105</v>
+        <v>5468</v>
       </c>
       <c r="B123" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C123" t="s">
         <v>16</v>
       </c>
       <c r="D123" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="E123" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="G123" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="O123">
         <v>2025</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1">
-        <v>4994</v>
+        <v>5467</v>
       </c>
       <c r="B124" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C124" t="s">
         <v>16</v>
       </c>
       <c r="D124" t="s">
-        <v>298</v>
+        <v>360</v>
       </c>
       <c r="E124" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="G124" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="O124">
         <v>2025</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1">
-        <v>4993</v>
+        <v>5469</v>
       </c>
       <c r="B125" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C125" t="s">
         <v>16</v>
       </c>
       <c r="D125" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G125" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="O125">
         <v>2025</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1">
-        <v>5162</v>
+        <v>5465</v>
       </c>
       <c r="B126" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C126" t="s">
         <v>16</v>
       </c>
       <c r="D126" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="E126" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G126" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="O126">
         <v>2025</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1">
-        <v>4943</v>
+        <v>5466</v>
       </c>
       <c r="B127" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C127" t="s">
         <v>16</v>
       </c>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="G127" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="O127">
         <v>2025</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1">
-        <v>4937</v>
+        <v>5290</v>
       </c>
       <c r="B128" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C128" t="s">
         <v>16</v>
       </c>
       <c r="D128" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="G128" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="O128">
         <v>2025</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="1">
-        <v>4872</v>
+        <v>5289</v>
       </c>
       <c r="B129" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C129" t="s">
         <v>16</v>
       </c>
       <c r="D129" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E129" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="G129" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="O129">
         <v>2025</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="1">
-        <v>4873</v>
+        <v>5279</v>
       </c>
       <c r="B130" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C130" t="s">
         <v>16</v>
       </c>
       <c r="D130" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="G130" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="O130">
         <v>2025</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="1">
-        <v>4871</v>
+        <v>5263</v>
       </c>
       <c r="B131" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C131" t="s">
         <v>16</v>
       </c>
       <c r="D131" t="s">
-        <v>36</v>
+        <v>338</v>
       </c>
       <c r="E131" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="G131" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="O131">
         <v>2025</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="1">
-        <v>4805</v>
+        <v>5264</v>
       </c>
       <c r="B132" t="s">
         <v>380</v>
       </c>
       <c r="C132" t="s">
         <v>16</v>
       </c>
       <c r="D132" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="G132" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="O132">
         <v>2025</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="1">
-        <v>4736</v>
+        <v>5184</v>
       </c>
       <c r="B133" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C133" t="s">
         <v>16</v>
       </c>
       <c r="D133" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="G133" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="O133">
         <v>2025</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1">
-        <v>4733</v>
+        <v>5160</v>
       </c>
       <c r="B134" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C134" t="s">
         <v>16</v>
       </c>
       <c r="D134" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="G134" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="O134">
         <v>2025</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1">
-        <v>4507</v>
+        <v>5161</v>
       </c>
       <c r="B135" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C135" t="s">
         <v>16</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E135" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G135" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="O135">
         <v>2025</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="1">
-        <v>4506</v>
+        <v>5104</v>
       </c>
       <c r="B136" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C136" t="s">
         <v>16</v>
       </c>
       <c r="D136" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G136" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="O136">
         <v>2025</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="1">
-        <v>4433</v>
+        <v>5105</v>
       </c>
       <c r="B137" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C137" t="s">
         <v>16</v>
       </c>
       <c r="D137" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E137" t="s">
         <v>396</v>
       </c>
       <c r="G137" t="s">
         <v>397</v>
       </c>
       <c r="O137">
         <v>2025</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="1">
-        <v>4416</v>
+        <v>4994</v>
       </c>
       <c r="B138" t="s">
         <v>398</v>
       </c>
       <c r="C138" t="s">
         <v>16</v>
       </c>
       <c r="D138" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E138" t="s">
         <v>399</v>
       </c>
       <c r="G138" t="s">
         <v>400</v>
       </c>
       <c r="O138">
         <v>2025</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="1">
-        <v>4424</v>
+        <v>4993</v>
       </c>
       <c r="B139" t="s">
         <v>401</v>
       </c>
       <c r="C139" t="s">
         <v>16</v>
       </c>
       <c r="D139" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>402</v>
       </c>
       <c r="G139" t="s">
         <v>403</v>
       </c>
       <c r="O139">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1">
-        <v>4425</v>
+        <v>5162</v>
       </c>
       <c r="B140" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C140" t="s">
         <v>16</v>
       </c>
       <c r="D140" t="s">
-        <v>251</v>
+        <v>338</v>
       </c>
       <c r="E140" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="G140" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="O140">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1">
-        <v>4423</v>
+        <v>4943</v>
       </c>
       <c r="B141" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C141" t="s">
         <v>16</v>
       </c>
       <c r="D141" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>407</v>
       </c>
       <c r="G141" t="s">
         <v>408</v>
       </c>
       <c r="O141">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1">
-        <v>4422</v>
+        <v>4937</v>
       </c>
       <c r="B142" t="s">
         <v>409</v>
       </c>
       <c r="C142" t="s">
         <v>16</v>
       </c>
       <c r="D142" t="s">
-        <v>251</v>
+        <v>338</v>
       </c>
       <c r="E142" t="s">
         <v>410</v>
       </c>
       <c r="G142" t="s">
         <v>411</v>
       </c>
       <c r="O142">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1">
-        <v>4417</v>
+        <v>4872</v>
       </c>
       <c r="B143" t="s">
         <v>412</v>
       </c>
       <c r="C143" t="s">
         <v>16</v>
       </c>
       <c r="D143" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>413</v>
       </c>
       <c r="G143" t="s">
         <v>414</v>
       </c>
       <c r="O143">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1">
-        <v>4421</v>
+        <v>4873</v>
       </c>
       <c r="B144" t="s">
         <v>412</v>
       </c>
       <c r="C144" t="s">
         <v>16</v>
       </c>
       <c r="D144" t="s">
-        <v>251</v>
+        <v>36</v>
       </c>
       <c r="E144" t="s">
         <v>415</v>
       </c>
       <c r="G144" t="s">
         <v>416</v>
       </c>
       <c r="O144">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1">
-        <v>4418</v>
+        <v>4871</v>
       </c>
       <c r="B145" t="s">
         <v>417</v>
       </c>
       <c r="C145" t="s">
         <v>16</v>
       </c>
       <c r="D145" t="s">
+        <v>36</v>
+      </c>
+      <c r="E145" t="s">
         <v>418</v>
       </c>
-      <c r="E145" t="s">
+      <c r="G145" t="s">
         <v>419</v>
       </c>
-      <c r="G145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O145">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1">
-        <v>4419</v>
+        <v>4805</v>
       </c>
       <c r="B146" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C146" t="s">
         <v>16</v>
       </c>
       <c r="D146" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
         <v>421</v>
       </c>
       <c r="G146" t="s">
         <v>422</v>
       </c>
       <c r="O146">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="1">
-        <v>4388</v>
+        <v>4736</v>
       </c>
       <c r="B147" t="s">
         <v>423</v>
       </c>
       <c r="C147" t="s">
         <v>16</v>
       </c>
       <c r="D147" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>424</v>
       </c>
       <c r="G147" t="s">
         <v>425</v>
       </c>
       <c r="O147">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="1">
-        <v>4389</v>
+        <v>4733</v>
       </c>
       <c r="B148" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C148" t="s">
         <v>16</v>
       </c>
       <c r="D148" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="G148" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="O148">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1">
-        <v>4242</v>
+        <v>4507</v>
       </c>
       <c r="B149" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C149" t="s">
         <v>16</v>
       </c>
       <c r="D149" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G149" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="O149">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1">
-        <v>4420</v>
+        <v>4506</v>
       </c>
       <c r="B150" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C150" t="s">
         <v>16</v>
       </c>
       <c r="D150" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E150" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G150" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="O150">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1">
-        <v>4390</v>
+        <v>4433</v>
       </c>
       <c r="B151" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C151" t="s">
         <v>16</v>
       </c>
       <c r="D151" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G151" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="O151">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1">
-        <v>4245</v>
+        <v>4416</v>
       </c>
       <c r="B152" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C152" t="s">
         <v>16</v>
       </c>
       <c r="D152" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="G152" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="O152">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1">
-        <v>4244</v>
+        <v>4424</v>
       </c>
       <c r="B153" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C153" t="s">
         <v>16</v>
       </c>
       <c r="D153" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="G153" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="O153">
         <v>2024</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1">
-        <v>4246</v>
+        <v>4425</v>
       </c>
       <c r="B154" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="C154" t="s">
         <v>16</v>
       </c>
       <c r="D154" t="s">
-        <v>251</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
-        <v>443</v>
+        <v>444</v>
+      </c>
+      <c r="G154" t="s">
+        <v>445</v>
       </c>
       <c r="O154">
         <v>2024</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1">
-        <v>4138</v>
+        <v>4423</v>
       </c>
       <c r="B155" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C155" t="s">
         <v>16</v>
       </c>
       <c r="D155" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E155" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="G155" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="O155">
         <v>2024</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1">
-        <v>4243</v>
+        <v>4422</v>
       </c>
       <c r="B156" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C156" t="s">
         <v>16</v>
       </c>
       <c r="D156" t="s">
-        <v>251</v>
+        <v>24</v>
       </c>
       <c r="E156" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="G156" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="O156">
         <v>2024</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1">
-        <v>4123</v>
+        <v>4417</v>
       </c>
       <c r="B157" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C157" t="s">
         <v>16</v>
       </c>
       <c r="D157" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="G157" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="O157">
         <v>2024</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1">
-        <v>4110</v>
+        <v>4421</v>
       </c>
       <c r="B158" t="s">
         <v>452</v>
       </c>
       <c r="C158" t="s">
         <v>16</v>
       </c>
       <c r="D158" t="s">
-        <v>251</v>
+        <v>24</v>
       </c>
       <c r="E158" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="G158" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="O158">
         <v>2024</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1">
-        <v>4109</v>
+        <v>4418</v>
       </c>
       <c r="B159" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C159" t="s">
         <v>16</v>
       </c>
       <c r="D159" t="s">
-        <v>20</v>
+        <v>458</v>
       </c>
       <c r="E159" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="G159" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="O159">
         <v>2024</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="1">
-        <v>4099</v>
+        <v>4419</v>
       </c>
       <c r="B160" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C160" t="s">
         <v>16</v>
       </c>
       <c r="D160" t="s">
-        <v>298</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="G160" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="O160">
         <v>2024</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="1">
-        <v>4098</v>
+        <v>4388</v>
       </c>
       <c r="B161" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C161" t="s">
         <v>16</v>
       </c>
       <c r="D161" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G161" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="O161">
         <v>2024</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="1">
-        <v>4081</v>
+        <v>4389</v>
       </c>
       <c r="B162" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C162" t="s">
         <v>16</v>
       </c>
       <c r="D162" t="s">
-        <v>465</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>466</v>
       </c>
       <c r="G162" t="s">
         <v>467</v>
       </c>
       <c r="O162">
         <v>2024</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="1">
-        <v>4082</v>
+        <v>4242</v>
       </c>
       <c r="B163" t="s">
         <v>468</v>
       </c>
       <c r="C163" t="s">
         <v>16</v>
       </c>
       <c r="D163" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>469</v>
       </c>
       <c r="G163" t="s">
         <v>470</v>
       </c>
       <c r="O163">
         <v>2024</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="1">
-        <v>4046</v>
+        <v>4420</v>
       </c>
       <c r="B164" t="s">
         <v>471</v>
       </c>
       <c r="C164" t="s">
         <v>16</v>
       </c>
       <c r="D164" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>472</v>
       </c>
       <c r="G164" t="s">
         <v>473</v>
       </c>
       <c r="O164">
         <v>2024</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="1">
-        <v>4055</v>
+        <v>4390</v>
       </c>
       <c r="B165" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C165" t="s">
         <v>16</v>
       </c>
       <c r="D165" t="s">
-        <v>298</v>
+        <v>24</v>
       </c>
       <c r="E165" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G165" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="O165">
         <v>2024</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="1">
-        <v>3710</v>
+        <v>4245</v>
       </c>
       <c r="B166" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C166" t="s">
         <v>16</v>
       </c>
       <c r="D166" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>477</v>
       </c>
       <c r="G166" t="s">
         <v>478</v>
       </c>
       <c r="O166">
         <v>2024</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="1">
-        <v>3719</v>
+        <v>4244</v>
       </c>
       <c r="B167" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C167" t="s">
         <v>16</v>
       </c>
       <c r="D167" t="s">
-        <v>251</v>
+        <v>24</v>
       </c>
       <c r="E167" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="G167" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="O167">
         <v>2024</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="1">
-        <v>3663</v>
+        <v>4246</v>
       </c>
       <c r="B168" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C168" t="s">
         <v>16</v>
       </c>
       <c r="D168" t="s">
-        <v>465</v>
+        <v>24</v>
       </c>
       <c r="E168" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="G168" t="s">
         <v>483</v>
       </c>
       <c r="O168">
         <v>2024</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="1">
-        <v>3709</v>
+        <v>4138</v>
       </c>
       <c r="B169" t="s">
         <v>484</v>
       </c>
       <c r="C169" t="s">
         <v>16</v>
       </c>
       <c r="D169" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>485</v>
       </c>
       <c r="G169" t="s">
         <v>486</v>
       </c>
       <c r="O169">
         <v>2024</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="1">
-        <v>3549</v>
+        <v>4243</v>
       </c>
       <c r="B170" t="s">
+        <v>484</v>
+      </c>
+      <c r="C170" t="s">
+        <v>16</v>
+      </c>
+      <c r="D170" t="s">
+        <v>24</v>
+      </c>
+      <c r="E170" t="s">
         <v>487</v>
       </c>
-      <c r="C170" t="s">
-[...5 lines deleted...]
-      <c r="E170" t="s">
+      <c r="G170" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="O170">
         <v>2024</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="1">
-        <v>3548</v>
+        <v>4123</v>
       </c>
       <c r="B171" t="s">
+        <v>489</v>
+      </c>
+      <c r="C171" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" t="s">
+        <v>17</v>
+      </c>
+      <c r="E171" t="s">
         <v>490</v>
       </c>
-      <c r="C171" t="s">
-[...5 lines deleted...]
-      <c r="E171" t="s">
+      <c r="G171" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="O171">
         <v>2024</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="1">
-        <v>3718</v>
+        <v>4110</v>
       </c>
       <c r="B172" t="s">
+        <v>492</v>
+      </c>
+      <c r="C172" t="s">
+        <v>16</v>
+      </c>
+      <c r="D172" t="s">
+        <v>24</v>
+      </c>
+      <c r="E172" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
       <c r="G172" t="s">
         <v>494</v>
       </c>
       <c r="O172">
         <v>2024</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" s="1">
-        <v>3536</v>
+        <v>4109</v>
       </c>
       <c r="B173" t="s">
         <v>495</v>
       </c>
       <c r="C173" t="s">
         <v>16</v>
       </c>
       <c r="D173" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>496</v>
       </c>
       <c r="G173" t="s">
         <v>497</v>
       </c>
       <c r="O173">
         <v>2024</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" s="1">
-        <v>3533</v>
+        <v>4099</v>
       </c>
       <c r="B174" t="s">
         <v>498</v>
       </c>
       <c r="C174" t="s">
         <v>16</v>
       </c>
       <c r="D174" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E174" t="s">
         <v>499</v>
       </c>
       <c r="G174" t="s">
         <v>500</v>
       </c>
       <c r="O174">
         <v>2024</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" s="1">
-        <v>3507</v>
+        <v>4098</v>
       </c>
       <c r="B175" t="s">
         <v>501</v>
       </c>
       <c r="C175" t="s">
         <v>16</v>
       </c>
       <c r="D175" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E175" t="s">
         <v>502</v>
       </c>
       <c r="G175" t="s">
         <v>503</v>
       </c>
       <c r="O175">
         <v>2024</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" s="1">
-        <v>3506</v>
+        <v>4081</v>
       </c>
       <c r="B176" t="s">
         <v>504</v>
       </c>
       <c r="C176" t="s">
         <v>16</v>
       </c>
       <c r="D176" t="s">
-        <v>298</v>
+        <v>505</v>
       </c>
       <c r="E176" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="G176" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="O176">
         <v>2024</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" s="1">
-        <v>3493</v>
+        <v>4082</v>
       </c>
       <c r="B177" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C177" t="s">
         <v>16</v>
       </c>
       <c r="D177" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="G177" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="O177">
         <v>2024</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" s="1">
-        <v>2943</v>
+        <v>4046</v>
       </c>
       <c r="B178" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C178" t="s">
         <v>16</v>
       </c>
       <c r="D178" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G178" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="O178">
         <v>2024</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="1">
-        <v>2930</v>
+        <v>4055</v>
       </c>
       <c r="B179" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C179" t="s">
         <v>16</v>
       </c>
       <c r="D179" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E179" t="s">
         <v>514</v>
       </c>
       <c r="G179" t="s">
         <v>515</v>
       </c>
       <c r="O179">
         <v>2024</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="1">
-        <v>2929</v>
+        <v>3710</v>
       </c>
       <c r="B180" t="s">
         <v>516</v>
       </c>
       <c r="C180" t="s">
         <v>16</v>
       </c>
       <c r="D180" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E180" t="s">
         <v>517</v>
       </c>
       <c r="G180" t="s">
         <v>518</v>
       </c>
       <c r="O180">
         <v>2024</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="1">
-        <v>3492</v>
+        <v>3719</v>
       </c>
       <c r="B181" t="s">
+        <v>516</v>
+      </c>
+      <c r="C181" t="s">
+        <v>16</v>
+      </c>
+      <c r="D181" t="s">
+        <v>24</v>
+      </c>
+      <c r="E181" t="s">
         <v>519</v>
       </c>
-      <c r="C181" t="s">
-[...5 lines deleted...]
-      <c r="E181" t="s">
+      <c r="G181" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="O181">
         <v>2024</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="1">
-        <v>2888</v>
+        <v>3663</v>
       </c>
       <c r="B182" t="s">
+        <v>521</v>
+      </c>
+      <c r="C182" t="s">
+        <v>16</v>
+      </c>
+      <c r="D182" t="s">
+        <v>505</v>
+      </c>
+      <c r="E182" t="s">
         <v>522</v>
       </c>
-      <c r="C182" t="s">
-[...5 lines deleted...]
-      <c r="E182" t="s">
+      <c r="G182" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="O182">
         <v>2024</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="1">
-        <v>2903</v>
+        <v>3709</v>
       </c>
       <c r="B183" t="s">
+        <v>524</v>
+      </c>
+      <c r="C183" t="s">
+        <v>16</v>
+      </c>
+      <c r="D183" t="s">
+        <v>17</v>
+      </c>
+      <c r="E183" t="s">
         <v>525</v>
       </c>
-      <c r="C183" t="s">
-[...5 lines deleted...]
-      <c r="E183" t="s">
+      <c r="G183" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="O183">
         <v>2024</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="1">
-        <v>2910</v>
+        <v>3549</v>
       </c>
       <c r="B184" t="s">
+        <v>527</v>
+      </c>
+      <c r="C184" t="s">
+        <v>16</v>
+      </c>
+      <c r="D184" t="s">
+        <v>338</v>
+      </c>
+      <c r="E184" t="s">
         <v>528</v>
       </c>
-      <c r="C184" t="s">
-[...5 lines deleted...]
-      <c r="E184" t="s">
+      <c r="G184" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="O184">
         <v>2024</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="1">
-        <v>2917</v>
+        <v>3548</v>
       </c>
       <c r="B185" t="s">
+        <v>530</v>
+      </c>
+      <c r="C185" t="s">
+        <v>16</v>
+      </c>
+      <c r="D185" t="s">
+        <v>17</v>
+      </c>
+      <c r="E185" t="s">
         <v>531</v>
       </c>
-      <c r="C185" t="s">
-[...5 lines deleted...]
-      <c r="E185" t="s">
+      <c r="G185" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="O185">
         <v>2024</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="1">
-        <v>2908</v>
+        <v>3718</v>
       </c>
       <c r="B186" t="s">
+        <v>533</v>
+      </c>
+      <c r="C186" t="s">
+        <v>16</v>
+      </c>
+      <c r="D186" t="s">
+        <v>338</v>
+      </c>
+      <c r="G186" t="s">
         <v>534</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
       <c r="O186">
         <v>2024</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="1">
-        <v>2906</v>
+        <v>3536</v>
       </c>
       <c r="B187" t="s">
+        <v>535</v>
+      </c>
+      <c r="C187" t="s">
+        <v>16</v>
+      </c>
+      <c r="D187" t="s">
+        <v>338</v>
+      </c>
+      <c r="E187" t="s">
+        <v>536</v>
+      </c>
+      <c r="G187" t="s">
         <v>537</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
       <c r="O187">
         <v>2024</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="1">
-        <v>2915</v>
+        <v>3533</v>
       </c>
       <c r="B188" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C188" t="s">
         <v>16</v>
       </c>
       <c r="D188" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
+        <v>539</v>
+      </c>
+      <c r="G188" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="O188">
         <v>2024</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="1">
-        <v>2893</v>
+        <v>3507</v>
       </c>
       <c r="B189" t="s">
+        <v>541</v>
+      </c>
+      <c r="C189" t="s">
+        <v>16</v>
+      </c>
+      <c r="D189" t="s">
+        <v>17</v>
+      </c>
+      <c r="E189" t="s">
         <v>542</v>
       </c>
-      <c r="C189" t="s">
-[...5 lines deleted...]
-      <c r="E189" t="s">
+      <c r="G189" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="O189">
         <v>2024</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="1">
-        <v>2914</v>
+        <v>3506</v>
       </c>
       <c r="B190" t="s">
+        <v>544</v>
+      </c>
+      <c r="C190" t="s">
+        <v>16</v>
+      </c>
+      <c r="D190" t="s">
+        <v>338</v>
+      </c>
+      <c r="E190" t="s">
         <v>545</v>
       </c>
-      <c r="C190" t="s">
-[...5 lines deleted...]
-      <c r="E190" t="s">
+      <c r="G190" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="O190">
         <v>2024</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="1">
-        <v>2904</v>
+        <v>3493</v>
       </c>
       <c r="B191" t="s">
+        <v>547</v>
+      </c>
+      <c r="C191" t="s">
+        <v>16</v>
+      </c>
+      <c r="D191" t="s">
+        <v>17</v>
+      </c>
+      <c r="E191" t="s">
         <v>548</v>
       </c>
-      <c r="C191" t="s">
-[...5 lines deleted...]
-      <c r="E191" t="s">
+      <c r="G191" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="O191">
         <v>2024</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="1">
-        <v>2912</v>
+        <v>2943</v>
       </c>
       <c r="B192" t="s">
+        <v>550</v>
+      </c>
+      <c r="C192" t="s">
+        <v>16</v>
+      </c>
+      <c r="D192" t="s">
+        <v>17</v>
+      </c>
+      <c r="E192" t="s">
         <v>551</v>
       </c>
-      <c r="C192" t="s">
-[...5 lines deleted...]
-      <c r="E192" t="s">
+      <c r="G192" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="O192">
         <v>2024</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="1">
-        <v>2911</v>
+        <v>2930</v>
       </c>
       <c r="B193" t="s">
+        <v>553</v>
+      </c>
+      <c r="C193" t="s">
+        <v>16</v>
+      </c>
+      <c r="D193" t="s">
+        <v>17</v>
+      </c>
+      <c r="E193" t="s">
         <v>554</v>
       </c>
-      <c r="C193" t="s">
-[...5 lines deleted...]
-      <c r="E193" t="s">
+      <c r="G193" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="O193">
         <v>2024</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="1">
-        <v>2909</v>
+        <v>2929</v>
       </c>
       <c r="B194" t="s">
+        <v>556</v>
+      </c>
+      <c r="C194" t="s">
+        <v>16</v>
+      </c>
+      <c r="D194" t="s">
+        <v>24</v>
+      </c>
+      <c r="E194" t="s">
         <v>557</v>
       </c>
-      <c r="C194" t="s">
-[...5 lines deleted...]
-      <c r="E194" t="s">
+      <c r="G194" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="O194">
         <v>2024</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" s="1">
-        <v>2907</v>
+        <v>3492</v>
       </c>
       <c r="B195" t="s">
+        <v>559</v>
+      </c>
+      <c r="C195" t="s">
+        <v>16</v>
+      </c>
+      <c r="D195" t="s">
+        <v>17</v>
+      </c>
+      <c r="E195" t="s">
         <v>560</v>
       </c>
-      <c r="C195" t="s">
-[...5 lines deleted...]
-      <c r="E195" t="s">
+      <c r="G195" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="O195">
         <v>2024</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" s="1">
-        <v>2916</v>
+        <v>2888</v>
       </c>
       <c r="B196" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C196" t="s">
         <v>16</v>
       </c>
       <c r="D196" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
         <v>563</v>
       </c>
       <c r="G196" t="s">
         <v>564</v>
       </c>
       <c r="O196">
         <v>2024</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="1">
-        <v>2905</v>
+        <v>2903</v>
       </c>
       <c r="B197" t="s">
         <v>565</v>
       </c>
       <c r="C197" t="s">
         <v>16</v>
       </c>
       <c r="D197" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
         <v>566</v>
       </c>
       <c r="G197" t="s">
         <v>567</v>
       </c>
       <c r="O197">
         <v>2024</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="1">
-        <v>2913</v>
+        <v>2910</v>
       </c>
       <c r="B198" t="s">
         <v>568</v>
       </c>
       <c r="C198" t="s">
         <v>16</v>
       </c>
       <c r="D198" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
         <v>569</v>
       </c>
       <c r="G198" t="s">
         <v>570</v>
       </c>
       <c r="O198">
         <v>2024</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" s="1">
-        <v>2902</v>
+        <v>2917</v>
       </c>
       <c r="B199" t="s">
         <v>571</v>
       </c>
       <c r="C199" t="s">
         <v>16</v>
       </c>
       <c r="D199" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E199" t="s">
         <v>572</v>
       </c>
       <c r="G199" t="s">
         <v>573</v>
       </c>
       <c r="O199">
         <v>2024</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" s="1">
-        <v>2901</v>
+        <v>2908</v>
       </c>
       <c r="B200" t="s">
         <v>574</v>
       </c>
       <c r="C200" t="s">
         <v>16</v>
       </c>
       <c r="D200" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>575</v>
       </c>
       <c r="G200" t="s">
         <v>576</v>
       </c>
       <c r="O200">
         <v>2024</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" s="1">
-        <v>2900</v>
+        <v>2906</v>
       </c>
       <c r="B201" t="s">
         <v>577</v>
       </c>
       <c r="C201" t="s">
         <v>16</v>
       </c>
       <c r="D201" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>578</v>
       </c>
       <c r="G201" t="s">
         <v>579</v>
       </c>
       <c r="O201">
         <v>2024</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" s="1">
-        <v>2899</v>
+        <v>2915</v>
       </c>
       <c r="B202" t="s">
+        <v>577</v>
+      </c>
+      <c r="C202" t="s">
+        <v>16</v>
+      </c>
+      <c r="D202" t="s">
+        <v>24</v>
+      </c>
+      <c r="E202" t="s">
         <v>580</v>
       </c>
-      <c r="C202" t="s">
-[...5 lines deleted...]
-      <c r="E202" t="s">
+      <c r="G202" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="O202">
         <v>2024</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" s="1">
-        <v>2898</v>
+        <v>2893</v>
       </c>
       <c r="B203" t="s">
+        <v>582</v>
+      </c>
+      <c r="C203" t="s">
+        <v>16</v>
+      </c>
+      <c r="D203" t="s">
+        <v>24</v>
+      </c>
+      <c r="E203" t="s">
         <v>583</v>
       </c>
-      <c r="C203" t="s">
-[...5 lines deleted...]
-      <c r="E203" t="s">
+      <c r="G203" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="O203">
         <v>2024</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" s="1">
-        <v>2897</v>
+        <v>2914</v>
       </c>
       <c r="B204" t="s">
+        <v>585</v>
+      </c>
+      <c r="C204" t="s">
+        <v>16</v>
+      </c>
+      <c r="D204" t="s">
+        <v>24</v>
+      </c>
+      <c r="E204" t="s">
         <v>586</v>
       </c>
-      <c r="C204" t="s">
-[...5 lines deleted...]
-      <c r="E204" t="s">
+      <c r="G204" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="O204">
         <v>2024</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" s="1">
-        <v>2918</v>
+        <v>2904</v>
       </c>
       <c r="B205" t="s">
+        <v>588</v>
+      </c>
+      <c r="C205" t="s">
+        <v>16</v>
+      </c>
+      <c r="D205" t="s">
+        <v>17</v>
+      </c>
+      <c r="E205" t="s">
         <v>589</v>
       </c>
-      <c r="C205" t="s">
-[...5 lines deleted...]
-      <c r="E205" t="s">
+      <c r="G205" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="O205">
         <v>2024</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" s="1">
-        <v>2919</v>
+        <v>2912</v>
       </c>
       <c r="B206" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C206" t="s">
         <v>16</v>
       </c>
       <c r="D206" t="s">
-        <v>251</v>
+        <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>592</v>
       </c>
       <c r="G206" t="s">
         <v>593</v>
       </c>
       <c r="O206">
         <v>2024</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" s="1">
-        <v>2735</v>
+        <v>2911</v>
       </c>
       <c r="B207" t="s">
         <v>594</v>
       </c>
       <c r="C207" t="s">
         <v>16</v>
       </c>
       <c r="D207" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>595</v>
       </c>
       <c r="G207" t="s">
         <v>596</v>
       </c>
       <c r="O207">
         <v>2024</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" s="1">
-        <v>2736</v>
+        <v>2909</v>
       </c>
       <c r="B208" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C208" t="s">
         <v>16</v>
       </c>
       <c r="D208" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="G208" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="O208">
         <v>2024</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" s="1">
-        <v>2733</v>
+        <v>2907</v>
       </c>
       <c r="B209" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C209" t="s">
         <v>16</v>
       </c>
       <c r="D209" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G209" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="O209">
         <v>2024</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" s="1">
-        <v>2734</v>
+        <v>2916</v>
       </c>
       <c r="B210" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C210" t="s">
         <v>16</v>
       </c>
       <c r="D210" t="s">
-        <v>298</v>
+        <v>24</v>
       </c>
       <c r="E210" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="G210" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="O210">
         <v>2024</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" s="1">
-        <v>2732</v>
+        <v>2905</v>
       </c>
       <c r="B211" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C211" t="s">
         <v>16</v>
       </c>
       <c r="D211" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E211" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="G211" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="O211">
         <v>2024</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" s="1">
-        <v>2730</v>
+        <v>2913</v>
       </c>
       <c r="B212" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C212" t="s">
         <v>16</v>
       </c>
       <c r="D212" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E212" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="G212" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="O212">
         <v>2024</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" s="1">
-        <v>2731</v>
+        <v>2902</v>
       </c>
       <c r="B213" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="C213" t="s">
         <v>16</v>
       </c>
       <c r="D213" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E213" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="G213" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="O213">
         <v>2024</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" s="1">
-        <v>2729</v>
+        <v>2901</v>
       </c>
       <c r="B214" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="C214" t="s">
         <v>16</v>
       </c>
       <c r="D214" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="G214" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="O214">
         <v>2024</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" s="1">
-        <v>2753</v>
+        <v>2900</v>
       </c>
       <c r="B215" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C215" t="s">
         <v>16</v>
       </c>
       <c r="D215" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E215" t="s">
-        <v>616</v>
+        <v>618</v>
+      </c>
+      <c r="G215" t="s">
+        <v>619</v>
       </c>
       <c r="O215">
         <v>2024</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" s="1">
-        <v>2754</v>
+        <v>2899</v>
       </c>
       <c r="B216" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="C216" t="s">
         <v>16</v>
       </c>
       <c r="D216" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="G216" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="O216">
         <v>2024</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" s="1">
-        <v>2752</v>
+        <v>2898</v>
       </c>
       <c r="B217" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C217" t="s">
         <v>16</v>
       </c>
       <c r="D217" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E217" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="G217" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="O217">
         <v>2024</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" s="1">
-        <v>2751</v>
+        <v>2897</v>
       </c>
       <c r="B218" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C218" t="s">
         <v>16</v>
       </c>
       <c r="D218" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E218" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="G218" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="O218">
         <v>2024</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" s="1">
-        <v>2750</v>
+        <v>2918</v>
       </c>
       <c r="B219" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C219" t="s">
         <v>16</v>
       </c>
       <c r="D219" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E219" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="G219" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="O219">
         <v>2024</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" s="1">
-        <v>2749</v>
+        <v>2919</v>
       </c>
       <c r="B220" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C220" t="s">
         <v>16</v>
       </c>
       <c r="D220" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E220" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="G220" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="O220">
         <v>2024</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" s="1">
-        <v>2746</v>
+        <v>2735</v>
       </c>
       <c r="B221" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C221" t="s">
         <v>16</v>
       </c>
       <c r="D221" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E221" t="s">
-        <v>632</v>
+        <v>635</v>
+      </c>
+      <c r="G221" t="s">
+        <v>636</v>
       </c>
       <c r="O221">
         <v>2024</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" s="1">
-        <v>2745</v>
+        <v>2736</v>
       </c>
       <c r="B222" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C222" t="s">
         <v>16</v>
       </c>
       <c r="D222" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E222" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="G222" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="O222">
         <v>2024</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" s="1">
-        <v>2748</v>
+        <v>2733</v>
       </c>
       <c r="B223" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C223" t="s">
         <v>16</v>
       </c>
       <c r="D223" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E223" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="G223" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="O223">
         <v>2024</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" s="1">
-        <v>2744</v>
+        <v>2734</v>
       </c>
       <c r="B224" t="s">
         <v>639</v>
       </c>
       <c r="C224" t="s">
         <v>16</v>
       </c>
       <c r="D224" t="s">
-        <v>20</v>
+        <v>338</v>
+      </c>
+      <c r="E224" t="s">
+        <v>642</v>
       </c>
       <c r="G224" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="O224">
         <v>2024</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" s="1">
-        <v>2747</v>
+        <v>2732</v>
       </c>
       <c r="B225" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C225" t="s">
         <v>16</v>
       </c>
       <c r="D225" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="E225" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="G225" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="O225">
         <v>2024</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" s="1">
-        <v>2743</v>
+        <v>2730</v>
       </c>
       <c r="B226" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C226" t="s">
         <v>16</v>
       </c>
       <c r="D226" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E226" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="G226" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="O226">
         <v>2024</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" s="1">
-        <v>2742</v>
+        <v>2731</v>
       </c>
       <c r="B227" t="s">
         <v>647</v>
       </c>
       <c r="C227" t="s">
         <v>16</v>
       </c>
       <c r="D227" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E227" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="G227" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="O227">
         <v>2024</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" s="1">
-        <v>2741</v>
+        <v>2729</v>
       </c>
       <c r="B228" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C228" t="s">
         <v>16</v>
       </c>
       <c r="D228" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E228" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="G228" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="O228">
         <v>2024</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" s="1">
-        <v>2740</v>
+        <v>2753</v>
       </c>
       <c r="B229" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C229" t="s">
         <v>16</v>
       </c>
       <c r="D229" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="O229">
         <v>2024</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" s="1">
-        <v>2739</v>
+        <v>2754</v>
       </c>
       <c r="B230" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="C230" t="s">
         <v>16</v>
       </c>
       <c r="D230" t="s">
-        <v>20</v>
+        <v>338</v>
       </c>
       <c r="E230" t="s">
         <v>657</v>
       </c>
       <c r="G230" t="s">
         <v>658</v>
       </c>
       <c r="O230">
         <v>2024</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" s="1">
-        <v>2738</v>
+        <v>2752</v>
       </c>
       <c r="B231" t="s">
         <v>659</v>
       </c>
       <c r="C231" t="s">
         <v>16</v>
       </c>
       <c r="D231" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>660</v>
       </c>
       <c r="G231" t="s">
         <v>661</v>
       </c>
       <c r="O231">
         <v>2024</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" s="1">
-        <v>2737</v>
+        <v>2751</v>
       </c>
       <c r="B232" t="s">
         <v>662</v>
       </c>
       <c r="C232" t="s">
         <v>16</v>
       </c>
       <c r="D232" t="s">
-        <v>298</v>
+        <v>17</v>
       </c>
       <c r="E232" t="s">
         <v>663</v>
       </c>
       <c r="G232" t="s">
         <v>664</v>
       </c>
       <c r="O232">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" s="1">
+        <v>2750</v>
+      </c>
+      <c r="B233" t="s">
+        <v>665</v>
+      </c>
+      <c r="C233" t="s">
+        <v>16</v>
+      </c>
+      <c r="D233" t="s">
+        <v>17</v>
+      </c>
+      <c r="E233" t="s">
+        <v>666</v>
+      </c>
+      <c r="G233" t="s">
+        <v>667</v>
+      </c>
+      <c r="O233">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" s="1">
+        <v>2749</v>
+      </c>
+      <c r="B234" t="s">
+        <v>668</v>
+      </c>
+      <c r="C234" t="s">
+        <v>16</v>
+      </c>
+      <c r="D234" t="s">
+        <v>17</v>
+      </c>
+      <c r="E234" t="s">
+        <v>669</v>
+      </c>
+      <c r="G234" t="s">
+        <v>670</v>
+      </c>
+      <c r="O234">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" s="1">
+        <v>2746</v>
+      </c>
+      <c r="B235" t="s">
+        <v>671</v>
+      </c>
+      <c r="C235" t="s">
+        <v>16</v>
+      </c>
+      <c r="D235" t="s">
+        <v>17</v>
+      </c>
+      <c r="E235" t="s">
+        <v>672</v>
+      </c>
+      <c r="O235">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" s="1">
+        <v>2745</v>
+      </c>
+      <c r="B236" t="s">
+        <v>673</v>
+      </c>
+      <c r="C236" t="s">
+        <v>16</v>
+      </c>
+      <c r="D236" t="s">
+        <v>17</v>
+      </c>
+      <c r="E236" t="s">
+        <v>674</v>
+      </c>
+      <c r="G236" t="s">
+        <v>675</v>
+      </c>
+      <c r="O236">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" s="1">
+        <v>2748</v>
+      </c>
+      <c r="B237" t="s">
+        <v>676</v>
+      </c>
+      <c r="C237" t="s">
+        <v>16</v>
+      </c>
+      <c r="D237" t="s">
+        <v>338</v>
+      </c>
+      <c r="E237" t="s">
+        <v>677</v>
+      </c>
+      <c r="G237" t="s">
+        <v>678</v>
+      </c>
+      <c r="O237">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" s="1">
+        <v>2744</v>
+      </c>
+      <c r="B238" t="s">
+        <v>679</v>
+      </c>
+      <c r="C238" t="s">
+        <v>16</v>
+      </c>
+      <c r="D238" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" t="s">
+        <v>680</v>
+      </c>
+      <c r="O238">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" s="1">
+        <v>2747</v>
+      </c>
+      <c r="B239" t="s">
+        <v>681</v>
+      </c>
+      <c r="C239" t="s">
+        <v>16</v>
+      </c>
+      <c r="D239" t="s">
+        <v>338</v>
+      </c>
+      <c r="E239" t="s">
+        <v>682</v>
+      </c>
+      <c r="G239" t="s">
+        <v>683</v>
+      </c>
+      <c r="O239">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" s="1">
+        <v>2743</v>
+      </c>
+      <c r="B240" t="s">
+        <v>684</v>
+      </c>
+      <c r="C240" t="s">
+        <v>16</v>
+      </c>
+      <c r="D240" t="s">
+        <v>17</v>
+      </c>
+      <c r="E240" t="s">
+        <v>685</v>
+      </c>
+      <c r="G240" t="s">
+        <v>686</v>
+      </c>
+      <c r="O240">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" s="1">
+        <v>2742</v>
+      </c>
+      <c r="B241" t="s">
+        <v>687</v>
+      </c>
+      <c r="C241" t="s">
+        <v>16</v>
+      </c>
+      <c r="D241" t="s">
+        <v>17</v>
+      </c>
+      <c r="E241" t="s">
+        <v>688</v>
+      </c>
+      <c r="G241" t="s">
+        <v>689</v>
+      </c>
+      <c r="O241">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" s="1">
+        <v>2741</v>
+      </c>
+      <c r="B242" t="s">
+        <v>690</v>
+      </c>
+      <c r="C242" t="s">
+        <v>16</v>
+      </c>
+      <c r="D242" t="s">
+        <v>338</v>
+      </c>
+      <c r="E242" t="s">
+        <v>691</v>
+      </c>
+      <c r="G242" t="s">
+        <v>692</v>
+      </c>
+      <c r="O242">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" s="1">
+        <v>2740</v>
+      </c>
+      <c r="B243" t="s">
+        <v>693</v>
+      </c>
+      <c r="C243" t="s">
+        <v>16</v>
+      </c>
+      <c r="D243" t="s">
+        <v>17</v>
+      </c>
+      <c r="E243" t="s">
+        <v>694</v>
+      </c>
+      <c r="G243" t="s">
+        <v>695</v>
+      </c>
+      <c r="O243">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" s="1">
+        <v>2739</v>
+      </c>
+      <c r="B244" t="s">
+        <v>696</v>
+      </c>
+      <c r="C244" t="s">
+        <v>16</v>
+      </c>
+      <c r="D244" t="s">
+        <v>17</v>
+      </c>
+      <c r="E244" t="s">
+        <v>697</v>
+      </c>
+      <c r="G244" t="s">
+        <v>698</v>
+      </c>
+      <c r="O244">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" s="1">
+        <v>2738</v>
+      </c>
+      <c r="B245" t="s">
+        <v>699</v>
+      </c>
+      <c r="C245" t="s">
+        <v>16</v>
+      </c>
+      <c r="D245" t="s">
+        <v>17</v>
+      </c>
+      <c r="E245" t="s">
+        <v>700</v>
+      </c>
+      <c r="G245" t="s">
+        <v>701</v>
+      </c>
+      <c r="O245">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" s="1">
+        <v>2737</v>
+      </c>
+      <c r="B246" t="s">
+        <v>702</v>
+      </c>
+      <c r="C246" t="s">
+        <v>16</v>
+      </c>
+      <c r="D246" t="s">
+        <v>338</v>
+      </c>
+      <c r="E246" t="s">
+        <v>703</v>
+      </c>
+      <c r="G246" t="s">
+        <v>704</v>
+      </c>
+      <c r="O246">
         <v>2024</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>