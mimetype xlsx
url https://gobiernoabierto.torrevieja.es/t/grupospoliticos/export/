--- v0 (2026-04-16)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>logotipo_id</t>
   </si>
   <si>
     <t>nombre</t>
   </si>
   <si>
     <t>correo</t>
   </si>
   <si>
     <t>direccion</t>
   </si>
   <si>
     <t>web</t>
   </si>
   <si>
     <t>fb</t>
   </si>
   <si>
     <t>twitter</t>
   </si>
   <si>
@@ -153,50 +153,53 @@
     <t>#4ec2c3</t>
   </si>
   <si>
     <t>suenatorreviejagm@gmail.com</t>
   </si>
   <si>
     <t>https://www.facebook.com/suenatorrevieja</t>
   </si>
   <si>
     <t>Grupo Municipal PSOE</t>
   </si>
   <si>
     <t>anavarropsoe@gmail.com</t>
   </si>
   <si>
     <t>Calle La Paz, 115 (Casa del Pueblo), Torrevieja, Spain</t>
   </si>
   <si>
     <t>https://psoetorrevieja.es/?fbclid=IwAR0c07XEcXctUXk4mh2IpEQQWKfzH4G19YaEv4-MCVwqGUMuAaA46sHSFTM</t>
   </si>
   <si>
     <t>#e32819</t>
   </si>
   <si>
     <t>Grupo Municipal Partido Socialista</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> grupomunicipalpsoe@torrevieja.eu</t>
   </si>
   <si>
     <t xml:space="preserve">Grupo Municipal Partido Popular </t>
   </si>
   <si>
     <t>partidopopulartorrevieja@gmail.com</t>
   </si>
   <si>
     <t>Plaza Isabel II, 1 3º - 03181 TORREVIEJA (Alicante)</t>
   </si>
   <si>
     <t>https://www.pptorrevieja.es/</t>
   </si>
   <si>
     <t>https://www.facebook.com/pptorrevieja</t>
   </si>
   <si>
     <t>https://twitter.com/PPTorrevieja</t>
   </si>
   <si>
     <t>#007bff</t>
   </si>
   <si>
     <t>Grupo Municipal Ciudadanos</t>
   </si>
@@ -897,177 +900,177 @@
       </c>
       <c r="J8">
         <v>4.05</v>
       </c>
       <c r="K8" t="s">
         <v>19</v>
       </c>
       <c r="L8" t="s">
         <v>45</v>
       </c>
       <c r="M8">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
         <v>146</v>
       </c>
       <c r="B9">
         <v>17782</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="J9">
         <v>4.05</v>
       </c>
       <c r="K9" t="s">
         <v>19</v>
       </c>
       <c r="L9" t="s">
         <v>45</v>
       </c>
       <c r="M9">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
         <v>95</v>
       </c>
       <c r="B10">
         <v>17778</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J10">
         <v>16.65</v>
       </c>
       <c r="K10" t="s">
         <v>19</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M10">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
         <v>145</v>
       </c>
       <c r="B11">
         <v>17778</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J11">
         <v>16.65</v>
       </c>
       <c r="K11" t="s">
         <v>19</v>
       </c>
       <c r="L11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M11">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
         <v>99</v>
       </c>
       <c r="B12">
         <v>17780</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M12">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>